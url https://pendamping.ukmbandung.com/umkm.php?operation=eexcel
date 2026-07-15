--- v0 (2026-03-15)
+++ v1 (2026-07-15)
@@ -12,56 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>HP</t>
+  </si>
+  <si>
+    <t>Telegram</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Nama Usaha</t>
   </si>
   <si>
     <t>Jenis Usaha</t>
   </si>
   <si>
     <t>Jenis Produk</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>Kelurahan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Alamat Usaha</t>
   </si>
@@ -114,105 +117,109 @@
     <t>Rancabolang</t>
   </si>
   <si>
     <t>Gedebage</t>
   </si>
   <si>
     <t>Jl. Cemp IX no.66 Cluster Cempaka, Bumi Adipura</t>
   </si>
   <si>
     <t>NIB</t>
   </si>
   <si>
     <t>3,000,000</t>
   </si>
   <si>
     <t>7,000,000</t>
   </si>
   <si>
     <t>Cilok Gebetan (instagram)
 Warung Gebetan, Cilengkrang( gofood, grabfood, shopeefood)</t>
   </si>
   <si>
     <t>Pemasaran,Modal Usaha,Legalitas,Proses Produksi,Teknologi</t>
   </si>
   <si>
-    <t>sudah masuk Siramping</t>
+    <t>Sudah masuk Siramping.
+BMC sdh</t>
   </si>
   <si>
     <t>YA</t>
   </si>
   <si>
     <t>Bisa menjadi umkm yang sukses. Mengangkat cilok jadi panganan naik kelas tapi harga masuk akal. Bisa menghasilkan cukup sehingga bisa financial freedom. Aamiin</t>
   </si>
   <si>
-    <t xml:space="preserve">Nurmety yuninensi </t>
+    <t>Nurmety Yuninensi</t>
   </si>
   <si>
     <t xml:space="preserve">6282130637892 </t>
   </si>
   <si>
     <t>nurmety_yuninensi@yahoo.com</t>
   </si>
   <si>
     <t xml:space="preserve">Nuy's Kitchen </t>
   </si>
   <si>
     <t xml:space="preserve">Donut, Cake &amp; Pastry </t>
   </si>
   <si>
     <t xml:space="preserve">Bumi adipura cluster cempaka
 Jln cempaka 5a no 43 </t>
   </si>
   <si>
     <t xml:space="preserve">Rancabolang </t>
   </si>
   <si>
     <t xml:space="preserve">Cempaka 5a no 43 </t>
   </si>
   <si>
     <t>NPWP</t>
   </si>
   <si>
     <t>15,000,000</t>
   </si>
   <si>
     <t>5,000,000</t>
   </si>
   <si>
     <t>Gofood
 https://gofood.link/a/ScfAYVo
 Instagram nuys.kitchen_</t>
   </si>
   <si>
     <t>Modal Usaha,Legalitas,Proses Produksi</t>
   </si>
   <si>
+    <t>Sudah masuk Siramping. BMC sdh</t>
+  </si>
+  <si>
     <t>Bisa memiliki cabang outlet yg banyak dengan demikian usaha kami bisa membuka lapangan pekerjaan</t>
   </si>
   <si>
-    <t>Endang puji lestari</t>
+    <t>Endang Puji Lestari</t>
   </si>
   <si>
     <t xml:space="preserve">6289691606392 </t>
   </si>
   <si>
     <t>Ummikafkaf@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">AgenART </t>
   </si>
   <si>
     <t>Jasa</t>
   </si>
   <si>
     <t>Jasa Asissten Rumah Tangga
 Jasa pengasuh bayi
 Jasa perawat lansia
 Jasa tukang bangunan
 Jasa tukang kebun
 Jasa supir</t>
   </si>
   <si>
     <t xml:space="preserve">Perumahan Bumi Adipura tahap 4 , jln pinus 10 no 41 </t>
   </si>
   <si>
@@ -306,156 +313,162 @@
   <si>
     <t>Jl. Riung Galih No. 3</t>
   </si>
   <si>
     <t>Cisaranten Kidul</t>
   </si>
   <si>
     <t>NIB,Halal,PIRT</t>
   </si>
   <si>
     <t>4,000,000</t>
   </si>
   <si>
     <t>8,000,000</t>
   </si>
   <si>
     <t>Pemasaran,Modal Usaha</t>
   </si>
   <si>
     <t>Ingin meningkatkan penjualan</t>
   </si>
   <si>
     <t>Arry Hernamayanti</t>
   </si>
   <si>
+    <t>Arryadarma9581@gmail.com</t>
+  </si>
+  <si>
     <t>Pempek Palembang Kedai Embun</t>
   </si>
   <si>
     <t xml:space="preserve">Pempek Palembang </t>
   </si>
   <si>
     <t>Jl. Pinus II No. 40 Komplek Adipura
 Rancabolang</t>
   </si>
   <si>
     <t>Jl. Pinus II No. 40 Komplek Adipura Rancabolang</t>
   </si>
   <si>
     <t>Grab, Instagram</t>
   </si>
   <si>
     <t>Pemasaran,Legalitas,Inovasi Produk,Sumber Daya Manusia</t>
   </si>
   <si>
     <t>Agar bisa berkembang usahanya</t>
   </si>
   <si>
     <t>Sirajuddin Abdul Hakim</t>
   </si>
   <si>
     <t>4bdulh4kim@gmail.com</t>
   </si>
   <si>
     <t>Cemara food</t>
   </si>
   <si>
     <t>Kulit pangsit dan kulit dimsum</t>
   </si>
   <si>
-    <t>Komp.bumi adipura jalan cemara c no 22 kec gedebage kel rancabolang bandung jawa barat</t>
+    <t>Komp.bumi adipura jalan cemara c no 22</t>
   </si>
   <si>
     <t>20,000,000</t>
   </si>
   <si>
     <t>Pemasaran</t>
   </si>
   <si>
     <t>Diny Daniarti</t>
   </si>
   <si>
     <t>081322263998</t>
   </si>
   <si>
     <t>dinyaniarti17@gmail.com</t>
   </si>
   <si>
     <t>Dins Kitchen</t>
   </si>
   <si>
     <t xml:space="preserve">Aneka kue kering, cake, jajanan tradisional dan aneka masakan </t>
   </si>
   <si>
     <t>Jl. Riung mungpulung 2 no 9</t>
   </si>
   <si>
     <t>Cisaranten kidul</t>
   </si>
   <si>
     <t>Jl. Riung mungpulung 2 no 9 rt. 10 rw 09</t>
   </si>
   <si>
     <t>100,000,000</t>
   </si>
   <si>
     <t>@Dins175
 Shopee id din2197</t>
   </si>
   <si>
     <t xml:space="preserve">Harapannya smoga selalu lancar usaha, ada bantuan dr program pemerintahan, supaya bisa merekrut org2 sekitarnya biar ekonominya bisa bertumbuh. </t>
   </si>
   <si>
-    <t>INDAH ZUNITA</t>
+    <t>Indah Zunita</t>
   </si>
   <si>
     <t>082158042165</t>
   </si>
   <si>
     <t>zunitaindah@gmail.com</t>
   </si>
   <si>
     <t>Dapurbunda by indahzunita</t>
   </si>
   <si>
     <t>Roti kue kering cake bolen</t>
   </si>
   <si>
     <t>JL. BTARI VI BF 21</t>
   </si>
   <si>
     <t>RANCABOLANG</t>
   </si>
   <si>
     <t>JL BTARI VI BF 21</t>
+  </si>
+  <si>
+    <t>500,000</t>
   </si>
   <si>
     <t>Instagram
 Shopee</t>
   </si>
   <si>
-    <t>Idah nurhamidah</t>
+    <t>Idah Nurhamidah</t>
   </si>
   <si>
     <t>081214532154</t>
   </si>
   <si>
     <t>idnurrhamidahh13@gmail.com</t>
   </si>
   <si>
     <t>Syifa catering</t>
   </si>
   <si>
     <t>Makanan dan masakan.kue basah dan kering</t>
   </si>
   <si>
     <t>Jln.riung damai IV no.19 rt08 Rw 12</t>
   </si>
   <si>
     <t>Jln.riung damai IV no.19</t>
   </si>
   <si>
     <t>150,000,000</t>
   </si>
   <si>
     <t>Pemasaran,Modal Usaha,Kebijakan Pemerintah</t>
   </si>
@@ -502,272 +515,612 @@
     <t>Satri Yanti</t>
   </si>
   <si>
     <t>085265294965</t>
   </si>
   <si>
     <t>yanti.satri@gmail.com</t>
   </si>
   <si>
     <t>Ozma Hijab</t>
   </si>
   <si>
     <t>Fashion</t>
   </si>
   <si>
     <t>Fashion Muslimah beserta turunannya, Hijab, Jilbab, Aksesoris Muslimah</t>
   </si>
   <si>
     <t>Bumi Adipura, Cluster Tulip</t>
   </si>
   <si>
     <t>https://shopee.co.id/yanti.satri
 https://www.tokopedia.com/ozma-hijab</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Harapannya dapat bersaing dan unggul dalam pemasaran dan penjualan di pasar daring Indonesia</t>
   </si>
   <si>
     <t>Rieska Yuanita Pravastia</t>
   </si>
   <si>
     <t>085222663000</t>
   </si>
   <si>
     <t>dapuralifsha@gmail.com</t>
   </si>
   <si>
     <t>Dapur Alifsha</t>
   </si>
   <si>
     <t>Frozen Food, Sambal Kemasan, Catering Bekal Anak, dll</t>
   </si>
   <si>
     <t>Bumi Adipura Cluster Cempaka CVIII No 40</t>
   </si>
   <si>
     <t>2,019</t>
+  </si>
+  <si>
+    <t>1,000,000</t>
   </si>
   <si>
     <t>IG : @dapuralifsha
 https://wa.me/message/2UGASLJ2ZPBSI1</t>
   </si>
   <si>
-    <t>Belum Ada</t>
-[...1 lines deleted...]
-  <si>
     <t>Melalui pendampingan ini, saya berharap dapat merapikan tata kelola keuangan usaha saya dan menyelesaikan seluruh aspek legalitas (seperti NIB, PIRT, atau Halal). Dengan administrasi yang rapi, saya berharap bisnis saya menjadi lebih kredibel dan siap untuk bekerja sama dengan mitra yang lebih besar.</t>
   </si>
   <si>
-    <t>Septiani Rahma</t>
+    <t>Septiani Rahma Putri</t>
   </si>
   <si>
     <t>085158741776</t>
   </si>
   <si>
     <t>septyrahmaputri9@gmail.com</t>
   </si>
   <si>
     <t>Day.ofsweet</t>
   </si>
   <si>
     <t>Makanan, buah2an , dan minuman</t>
   </si>
   <si>
     <t>Komplek Bumi Adipura , Jl Aditeratai No 9, kec gedebage , kelurahan rancabolang</t>
   </si>
   <si>
     <t>Jl.Aditeratai No 9</t>
   </si>
   <si>
     <t>@day.ofsweet</t>
   </si>
   <si>
     <t>Pemasaran,Modal Usaha,Proses Produksi,Teknologi</t>
   </si>
   <si>
     <t>Harapannya bisa lebih berkembang &amp; bisa lebih maju lagi usahanya
 Dan mendapatkan insight yang baru</t>
   </si>
   <si>
-    <t>Nira alfin aji kurnia</t>
+    <t>Miftah Fadilah</t>
   </si>
   <si>
     <t>085924101652</t>
   </si>
   <si>
     <t>bakoelsayur2@gmail.com</t>
   </si>
   <si>
     <t>Baso aci nonnis</t>
   </si>
   <si>
     <t>Baso aci, siomay tahu, tahu bakso, cireng, dimsum mini</t>
   </si>
   <si>
     <t>Jl. Cempaka VIa No. 8 bumiadipura</t>
   </si>
   <si>
     <t>Jl. Sudirman</t>
   </si>
   <si>
     <t>Pemasaran,Modal Usaha,Legalitas,Inovasi Produk</t>
   </si>
   <si>
+    <t xml:space="preserve">Belum masuk Siramping.
+Sirkuit 2025.
+Switch dr istri Nira ke Suami Miftah
+3273085203930003 -&gt; 3273071207880004
+</t>
+  </si>
+  <si>
     <t>Dewi Kurniawati</t>
   </si>
   <si>
     <t>081110006460</t>
   </si>
   <si>
     <t>shopkeychan@gmail.com</t>
   </si>
   <si>
+    <t>Joseon Fried Chicken Madam Dimsum</t>
+  </si>
+  <si>
     <t>Makanan telur dadar dengan sambal</t>
   </si>
   <si>
     <t>Bumi Adipura cluster cempaka blok 5a no 15 RT 01 RW 11</t>
   </si>
   <si>
-    <t>1,000,000</t>
-[...1 lines deleted...]
-  <si>
     <t>Pemasaran,Modal Usaha,Kebijakan Pemerintah,Legalitas,Inovasi Produk,Proses Produksi,Teknologi,Other</t>
   </si>
   <si>
-    <t>belum ada</t>
-[...1 lines deleted...]
-  <si>
     <t>Harapan nya usaha saya dapat menemukan jalan untuk promosi dan membuat viral</t>
   </si>
   <si>
-    <t>Asbili</t>
+    <t>Asbili Hizman Milzaman</t>
   </si>
   <si>
     <t>08112331903</t>
   </si>
   <si>
     <t>asbilyhizman@gmail.com</t>
   </si>
   <si>
     <t>Kareeut</t>
   </si>
   <si>
     <t>lemonade, penne cheese, asinan, buah buahan, salad</t>
   </si>
   <si>
     <t>jl purnabakti iv no 7 riung bandung</t>
   </si>
   <si>
     <t>cisaranten kidul</t>
   </si>
   <si>
     <t>NIB,Halal,NPWP</t>
   </si>
   <si>
     <t>https://www.instagram.com/kareeut/</t>
   </si>
   <si>
     <t>Proses Produksi,Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>belum pernah</t>
   </si>
   <si>
     <t>Desy Yusnita Putri</t>
   </si>
   <si>
     <t>08812000882</t>
   </si>
   <si>
     <t>d351putri@gmail.com</t>
   </si>
   <si>
     <t>Adesha</t>
   </si>
   <si>
     <t>Rendang suir
 Bumbu kemasan</t>
   </si>
   <si>
     <t>JL.CEMPAKA 1 NO 46  ADIPURA, RT/RW -, RANCABOLANG, GEDEBAGE</t>
   </si>
   <si>
     <t>NIB,Halal,HAKI,NPWP,PIRT</t>
   </si>
   <si>
     <t>30,000,000</t>
   </si>
   <si>
     <t>Ig. Adesha.Official
 Gofood: Adesha summarecon bandung</t>
   </si>
   <si>
     <t>Pemasaran,Teknologi</t>
   </si>
   <si>
-    <t xml:space="preserve">Pendampingan dari dispangtan
-[...2 lines deleted...]
-Binaan kemenhumkan, binaan disdagin 
+    <t>Nur Ela Sari</t>
+  </si>
+  <si>
+    <t>083164849933</t>
+  </si>
+  <si>
+    <t>elayuni2001@gmail.com</t>
+  </si>
+  <si>
+    <t>Ella fashion</t>
+  </si>
+  <si>
+    <t>Baju casual dan dress</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jl. Gedebage selatan rancabolang rt3/01 </t>
+  </si>
+  <si>
+    <t>Rancabolang rt3/01</t>
+  </si>
+  <si>
+    <t>Ig: ela sarie _11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ingin memajujakn usaha saya bagun  agar lebih menarik </t>
+  </si>
+  <si>
+    <t>Gilang Rahmat Mulyana</t>
+  </si>
+  <si>
+    <t>085714366486</t>
+  </si>
+  <si>
+    <t>gilangleonard3@gmail.com</t>
+  </si>
+  <si>
+    <t>Fruizzylice</t>
+  </si>
+  <si>
+    <t>Aneka Buah potong Segar dan Juice Buah dan Snack dari olahan Buah Segar</t>
+  </si>
+  <si>
+    <t>Bumi Adipura Cluster Cempaka Blok Va no 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mendapatkan pelatihan juga pendampingan untuk pengembangan usaha ke sekala yang lebih besar dan luas juga di bantu untuk media pemasaran </t>
+  </si>
+  <si>
+    <t>Fitri Nuraeni</t>
+  </si>
+  <si>
+    <t>081632707069</t>
+  </si>
+  <si>
+    <t>fitrinuraeni525@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakso Tetelan Rasa </t>
+  </si>
+  <si>
+    <t>Bakso Tetelan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cimincrang RT 02 RW 04 Kel. Cimincrang Kec. Gedebage Kota Bandung </t>
+  </si>
+  <si>
+    <t>Cimincrang</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cimincrang RT 02 RW 05 </t>
+  </si>
+  <si>
+    <t>Pemasaran,Modal Usaha,Legalitas,Inovasi Produk,Proses Produksi,Sumber Daya Manusia,Teknologi</t>
+  </si>
+  <si>
+    <t>Dede Nurendah</t>
+  </si>
+  <si>
+    <t>082318397214</t>
+  </si>
+  <si>
+    <t>juniawanfauzan@gmail.com</t>
+  </si>
+  <si>
+    <t>Balado Entog Rancanumpang</t>
+  </si>
+  <si>
+    <t>Balado Entog adalah hidangan khas tradisional yang terbuat dari daging entog (sejenis unggas yang masih berkerabat dengan bebek atau itik serati) yang dimasak dengan bumbu balado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bbk.Agus Negla Mulyani RT.02 RW.02 </t>
+  </si>
+  <si>
+    <t>Rancanumpang</t>
+  </si>
+  <si>
+    <t>60,000,000</t>
+  </si>
+  <si>
+    <t>75,000,000</t>
+  </si>
+  <si>
+    <t>Tidak ada</t>
+  </si>
+  <si>
+    <t>Pemasaran,Kebijakan Pemerintah,Legalitas,Inovasi Produk,Proses Produksi</t>
+  </si>
+  <si>
+    <t>Akses Permodalan yang Lebih Mudah dan Digitalisasi dan Perluasan Pasar</t>
+  </si>
+  <si>
+    <t>Rangganis Amajidha Fadhillah</t>
+  </si>
+  <si>
+    <t>081298104405</t>
+  </si>
+  <si>
+    <t>null</t>
+  </si>
+  <si>
+    <t>rangganis53@gmail.com</t>
+  </si>
+  <si>
+    <t>Es Mambo AIA</t>
+  </si>
+  <si>
+    <t>Es Mambo AIA berupa jajanan tradisional khas Indonesia yang terdiri dari buah-buahan beku yang dicelupkan ke dalam lapisan cokelat cair.</t>
+  </si>
+  <si>
+    <t>Rancanumpang RT.01 RW.01</t>
+  </si>
+  <si>
+    <t>Pemasaran,Modal Usaha,Kebijakan Pemerintah,Legalitas,Inovasi Produk,Proses Produksi,Teknologi</t>
+  </si>
+  <si>
+    <t>Pengembangan Kompetensi dan Legalitas Usaha</t>
+  </si>
+  <si>
+    <t>Herti Rohaeti</t>
+  </si>
+  <si>
+    <t>089656364047</t>
+  </si>
+  <si>
+    <t>rohaetiherti@gmail.com</t>
+  </si>
+  <si>
+    <t>Roti Bakar Nong Nong</t>
+  </si>
+  <si>
+    <t>Roti Bakar Aneka Varian Rasa</t>
+  </si>
+  <si>
+    <t>Rancanumpang RT.05 RW.01</t>
+  </si>
+  <si>
+    <t>3,500,000</t>
+  </si>
+  <si>
+    <t>9,000,000</t>
+  </si>
+  <si>
+    <t>Roti Bakar Nong Nong tersedia di Shopeefood, Grabfood, Gofood</t>
+  </si>
+  <si>
+    <t>Yang Faladiba</t>
+  </si>
+  <si>
+    <t>08122347587</t>
+  </si>
+  <si>
+    <t>yangfaladiba49@gmail.com</t>
+  </si>
+  <si>
+    <t>Ladiba</t>
+  </si>
+  <si>
+    <t>Dimsum, pempek, siomay.</t>
+  </si>
+  <si>
+    <t>Jl.Mekar No.48 Bumi Pitaloka RT.04 RW.03</t>
+  </si>
+  <si>
+    <t>Peningkatan usaha berupa pemasaran dan Legalitas usaha</t>
+  </si>
+  <si>
+    <t>Melinda</t>
+  </si>
+  <si>
+    <t>083836059001</t>
+  </si>
+  <si>
+    <t>melindaaisy@gmail.com</t>
+  </si>
+  <si>
+    <t>Seblak Jadul Mama Neng</t>
+  </si>
+  <si>
+    <t>Makanan seblak baso</t>
+  </si>
+  <si>
+    <t>Jalan Cilameta RT 03 RW 03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cimincrang </t>
+  </si>
+  <si>
+    <t>Halal</t>
+  </si>
+  <si>
+    <t>Seblak Mamah Neng</t>
+  </si>
+  <si>
+    <t>Pemasaran,Modal Usaha,Inovasi Produk,Teknologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semoga dengan nya bergabung program ini usaha bisa semakin berkembang kedepan nya dan semakin di kenal di lingkungan masyarakat setempat </t>
+  </si>
+  <si>
+    <t>Alvin Alpriansah</t>
+  </si>
+  <si>
+    <t>089508923403</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>alpriansahalvin@gmail.com</t>
+  </si>
+  <si>
+    <t>BINEKA</t>
+  </si>
+  <si>
+    <t>Tas</t>
+  </si>
+  <si>
+    <t>Kp. Cilameta Rt.01 Rw.01</t>
+  </si>
+  <si>
+    <t>Kp. Cilameta Rt 01 Rw 01</t>
+  </si>
+  <si>
+    <t>Instagram
+https://www.instagram.com/bineka.official?igsh=M3FsNWJmdW0wa3B5
+Shopee
+https://s.shopee.co.id/1gEjzjq7bV
+Tiktok
+https://www.tiktok.com/@binekaofficial?_r=1&amp;_t=ZS-95bluXYPuMc</t>
+  </si>
+  <si>
+    <t>Pemasaran,Modal Usaha,Kebijakan Pemerintah,Legalitas,Inovasi Produk,Proses Produksi,Sumber Daya Manusia,Teknologi</t>
+  </si>
+  <si>
+    <t>Harapannya ketika saya mengikuti pendampingan ini kendala yang saya hadapi bisa terlewati dan menjadikan usaha saya bertumbuh</t>
+  </si>
+  <si>
+    <t>Theodora Tiyàs Mumpuni</t>
+  </si>
+  <si>
+    <t>081321191659</t>
+  </si>
+  <si>
+    <t>Theodoramumpuni76@gmail.com</t>
+  </si>
+  <si>
+    <t>Hevian Jajanes</t>
+  </si>
+  <si>
+    <t>Aneka kue basah, bolu dan salad buah</t>
+  </si>
+  <si>
+    <t>Griya Cempaka Arum D13 no 180</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>Semoga bisa menaikan omset.
+Meluaskan pasaran.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komariah </t>
+  </si>
+  <si>
+    <t>081537412664</t>
+  </si>
+  <si>
+    <t>nenesalwa2@gmail.com</t>
+  </si>
+  <si>
+    <t>Sania Collection</t>
+  </si>
+  <si>
+    <t>Baju Gamis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komplek Griya Cempaka Arum Blok D7 no 68 
+Rt 03 RW 07 
+Jln. Muadz bin Jabal 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Griya Cempaka Arum Blok D7 No 68 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semoga usaha saya bisa maju dan berkembang </t>
+  </si>
+  <si>
+    <t>Ir. Linda srie herlinda</t>
+  </si>
+  <si>
+    <t>081284650203</t>
+  </si>
+  <si>
+    <t>Linda. srie68@gmail.com</t>
+  </si>
+  <si>
+    <t>Mario fashion</t>
+  </si>
+  <si>
+    <t>Pakaian wanita dan anak anak, brand reymena</t>
+  </si>
+  <si>
+    <t>Jl. Purnabakti 3 no 5,komplek Riung bandung, bandung, 40294</t>
+  </si>
+  <si>
+    <t>Jl. Purnabakti 3 no 5,komplek Riung bandung</t>
+  </si>
+  <si>
+    <t>Carrocell, IG, Fb</t>
+  </si>
+  <si>
+    <t>Menambah ilmu dlm bidang pemasaran secara off line, dan pengetahuan dasar pengelolaan usaha baru</t>
+  </si>
+  <si>
+    <t>Ingin berkembang, menaikkan omset bulanan</t>
+  </si>
+  <si>
+    <t>DERY GANJAR NUGRAHA</t>
+  </si>
+  <si>
+    <t>087718863399</t>
+  </si>
+  <si>
+    <t>ummukahfi2019@gmail.com</t>
+  </si>
+  <si>
+    <t>Ummu Kahfi</t>
+  </si>
+  <si>
+    <t>Gamis, midi, tunik, atasan</t>
+  </si>
+  <si>
+    <t>Jl Riung Purna XI no 17</t>
+  </si>
+  <si>
+    <t>Komp GBI blok i-6 no 9</t>
+  </si>
+  <si>
+    <t>45,000,000</t>
+  </si>
+  <si>
+    <t>120,000,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instagram
 </t>
   </si>
   <si>
-    <t>Nur ela sari</t>
-[...29 lines deleted...]
-    <t>COUNT = 21</t>
+    <t>Pemasaran,Modal Usaha,Inovasi Produk</t>
+  </si>
+  <si>
+    <t>Belum ada</t>
+  </si>
+  <si>
+    <t>Harapan saya, saya bisa mengembangkan produk yg inovatif, dan meluaskan pemasaran brand saya,
+Semoga kami difasilitasi berbagai macam acara bazar untuk memasarkan produk kami</t>
+  </si>
+  <si>
+    <t>COUNT = 32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1070,80 +1423,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S23"/>
+  <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="34" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="212" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="94" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="77" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="69" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="19" max="19" width="356" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="75" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="134" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="114" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="10" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="356" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1157,1268 +1511,1967 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
         <v>6281326122011</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2"/>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2" t="s">
         <v>25</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
-      <c r="K2">
+      <c r="K2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>38</v>
       </c>
+      <c r="C3"/>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>41</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J3" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="K3">
+        <v>27</v>
+      </c>
+      <c r="K3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M3" t="s">
         <v>45</v>
       </c>
       <c r="N3" t="s">
         <v>46</v>
       </c>
       <c r="O3" t="s">
         <v>47</v>
       </c>
       <c r="P3" t="s">
         <v>48</v>
       </c>
       <c r="Q3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="R3" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S3" t="s">
-        <v>49</v>
+        <v>35</v>
+      </c>
+      <c r="T3" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="K4">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L4">
         <v>1</v>
       </c>
-      <c r="L4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q4" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="T4" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B5">
         <v>6281515127180</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="K5">
+        <v>27</v>
+      </c>
+      <c r="K5" t="s">
+        <v>70</v>
+      </c>
+      <c r="L5">
         <v>7</v>
       </c>
-      <c r="L5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="O5" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S5" t="s">
-        <v>72</v>
+        <v>35</v>
+      </c>
+      <c r="T5" t="s">
+        <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B6">
         <v>6287734553821</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="F6" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="K6">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>80</v>
+      </c>
+      <c r="L6">
         <v>3</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="N6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O6" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q6" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="R6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S6" t="s">
-        <v>82</v>
+        <v>35</v>
+      </c>
+      <c r="T6" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B7">
         <v>6289655012528</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F7" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="J7" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="K7">
+        <v>27</v>
+      </c>
+      <c r="K7" t="s">
+        <v>88</v>
+      </c>
+      <c r="L7">
         <v>17</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="P7" t="s">
         <v>91</v>
       </c>
+      <c r="O7" t="s">
+        <v>92</v>
+      </c>
+      <c r="P7"/>
       <c r="Q7" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="R7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S7" t="s">
-        <v>92</v>
+        <v>35</v>
+      </c>
+      <c r="T7" t="s">
+        <v>94</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8">
         <v>6281223309981</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="K8">
+        <v>27</v>
+      </c>
+      <c r="K8" t="s">
+        <v>100</v>
+      </c>
+      <c r="L8">
         <v>1</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="N8" t="s">
         <v>46</v>
       </c>
       <c r="O8" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="P8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Q8" t="s">
-        <v>33</v>
+        <v>102</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>100</v>
+        <v>35</v>
+      </c>
+      <c r="T8" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>6282127565783</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="F9" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="G9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="I9" t="s">
         <v>26</v>
       </c>
       <c r="J9" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="K9">
+        <v>27</v>
+      </c>
+      <c r="K9" t="s">
+        <v>108</v>
+      </c>
+      <c r="L9">
         <v>1</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" t="s">
+        <v>31</v>
+      </c>
+      <c r="O9" t="s">
+        <v>109</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9" t="s">
+        <v>110</v>
+      </c>
+      <c r="R9" t="s">
+        <v>50</v>
+      </c>
+      <c r="S9" t="s">
+        <v>35</v>
+      </c>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" t="s">
+        <v>114</v>
+      </c>
+      <c r="F10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H10" t="s">
+        <v>116</v>
+      </c>
+      <c r="I10" t="s">
+        <v>117</v>
+      </c>
+      <c r="J10" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" t="s">
+        <v>118</v>
+      </c>
+      <c r="L10">
+        <v>4</v>
+      </c>
+      <c r="M10" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" t="s">
+        <v>119</v>
+      </c>
+      <c r="O10" t="s">
         <v>30</v>
       </c>
-      <c r="N9" t="s">
-[...12 lines deleted...]
-      <c r="S9"/>
+      <c r="P10" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>83</v>
+      </c>
+      <c r="R10" t="s">
+        <v>50</v>
+      </c>
+      <c r="S10" t="s">
+        <v>35</v>
+      </c>
+      <c r="T10" t="s">
+        <v>121</v>
+      </c>
     </row>
-    <row r="10" spans="1:19">
-[...3 lines deleted...]
-      <c r="B10" t="s">
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B11" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" t="s">
+        <v>124</v>
+      </c>
+      <c r="E11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" t="s">
+        <v>126</v>
+      </c>
+      <c r="H11" t="s">
+        <v>127</v>
+      </c>
+      <c r="I11" t="s">
+        <v>128</v>
+      </c>
+      <c r="J11" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" t="s">
+        <v>129</v>
+      </c>
+      <c r="L11">
+        <v>8</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
+        <v>130</v>
+      </c>
+      <c r="O11" t="s">
         <v>109</v>
       </c>
-      <c r="C10" t="s">
+      <c r="P11" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q11" t="s">
         <v>110</v>
-      </c>
-[...99 lines deleted...]
-        <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
-      <c r="S11"/>
+      <c r="S11" t="s">
+        <v>35</v>
+      </c>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B12" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="C12"/>
       <c r="D12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="F12" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H12" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="I12" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="J12" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="K12">
+        <v>27</v>
+      </c>
+      <c r="K12" t="s">
+        <v>138</v>
+      </c>
+      <c r="L12">
         <v>7</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="N12" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="O12" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12"/>
       <c r="Q12" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="R12" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S12" t="s">
-        <v>137</v>
+        <v>35</v>
+      </c>
+      <c r="T12" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B13" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="F13" t="s">
-        <v>142</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H13" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="I13" t="s">
         <v>26</v>
       </c>
       <c r="J13" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="K13">
+        <v>27</v>
+      </c>
+      <c r="K13" t="s">
+        <v>148</v>
+      </c>
+      <c r="L13">
         <v>2</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="N13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="O13" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="Q13" t="s">
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="R13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="S13"/>
+        <v>50</v>
+      </c>
+      <c r="S13" t="s">
+        <v>35</v>
+      </c>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B14" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E14" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F14" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G14" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H14" t="s">
-        <v>25</v>
+        <v>160</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="K14">
+        <v>27</v>
+      </c>
+      <c r="K14" t="s">
+        <v>160</v>
+      </c>
+      <c r="L14">
         <v>1</v>
       </c>
-      <c r="L14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="O14" t="s">
-        <v>157</v>
+        <v>47</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="Q14" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
       <c r="S14" t="s">
-        <v>159</v>
+        <v>35</v>
+      </c>
+      <c r="T14" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="F15" t="s">
-        <v>164</v>
+        <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H15" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="I15" t="s">
         <v>26</v>
       </c>
       <c r="J15" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="K15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="L15" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="N15"/>
+        <v>169</v>
+      </c>
+      <c r="M15" t="s">
+        <v>81</v>
+      </c>
+      <c r="N15" t="s">
+        <v>170</v>
+      </c>
       <c r="O15" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="P15" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="Q15" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="R15" t="s">
         <v>34</v>
       </c>
       <c r="S15" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="T15" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B16" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="F16" t="s">
-        <v>164</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="I16" t="s">
         <v>26</v>
       </c>
       <c r="J16" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="K16" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="L16">
+        <v>2</v>
+      </c>
+      <c r="M16"/>
       <c r="N16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>3</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
       </c>
       <c r="P16" t="s">
-        <v>81</v>
+        <v>180</v>
       </c>
       <c r="Q16" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="R16" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S16" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="T16" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="B17" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>186</v>
       </c>
       <c r="F17" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="G17" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="H17" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="I17" t="s">
         <v>26</v>
       </c>
       <c r="J17" t="s">
-        <v>176</v>
-[...9 lines deleted...]
-        <v>1</v>
+        <v>27</v>
+      </c>
+      <c r="K17" t="s">
+        <v>189</v>
+      </c>
+      <c r="L17">
+        <v>6</v>
+      </c>
+      <c r="M17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" t="s">
+        <v>30</v>
       </c>
       <c r="O17" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="Q17"/>
+        <v>151</v>
+      </c>
+      <c r="P17"/>
+      <c r="Q17" t="s">
+        <v>190</v>
+      </c>
       <c r="R17" t="s">
-        <v>34</v>
+        <v>191</v>
       </c>
       <c r="S17" t="s">
-        <v>179</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="B18" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="F18" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="H18" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="I18" t="s">
         <v>26</v>
       </c>
       <c r="J18" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="K18" t="s">
+        <v>197</v>
+      </c>
+      <c r="L18">
+        <v>1</v>
       </c>
       <c r="M18" t="s">
         <v>29</v>
       </c>
       <c r="N18" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-      <c r="Q18"/>
+        <v>170</v>
+      </c>
+      <c r="O18" t="s">
+        <v>151</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18" t="s">
+        <v>198</v>
+      </c>
       <c r="R18" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="S18"/>
+        <v>50</v>
+      </c>
+      <c r="S18" t="s">
+        <v>35</v>
+      </c>
+      <c r="T18" t="s">
+        <v>199</v>
+      </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B19" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="D19"/>
+        <v>201</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19" t="s">
+        <v>202</v>
+      </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="F19" t="s">
-        <v>191</v>
+        <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="H19" t="s">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="I19" t="s">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="J19" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="K19" t="s">
+        <v>205</v>
+      </c>
+      <c r="L19">
+        <v>10</v>
       </c>
       <c r="M19" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="O19"/>
+        <v>207</v>
+      </c>
+      <c r="N19" t="s">
+        <v>60</v>
+      </c>
+      <c r="O19" t="s">
+        <v>47</v>
+      </c>
       <c r="P19" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="Q19" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="R19" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S19" t="s">
-        <v>196</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B20" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="F20" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="H20" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="I20" t="s">
         <v>26</v>
       </c>
       <c r="J20" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="K20">
+        <v>27</v>
+      </c>
+      <c r="K20" t="s">
+        <v>215</v>
+      </c>
+      <c r="L20">
         <v>10</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="N20">
+        <v>216</v>
+      </c>
+      <c r="N20" t="s">
+        <v>217</v>
+      </c>
+      <c r="O20" t="s">
+        <v>150</v>
+      </c>
+      <c r="P20" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>219</v>
+      </c>
+      <c r="R20" t="s">
         <v>50</v>
       </c>
-      <c r="O20" t="s">
-[...11 lines deleted...]
-      <c r="S20"/>
+      <c r="S20" t="s">
+        <v>35</v>
+      </c>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B21" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="F21" t="s">
-        <v>212</v>
+        <v>158</v>
       </c>
       <c r="G21" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="H21" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="I21" t="s">
         <v>26</v>
       </c>
       <c r="J21" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>27</v>
+      </c>
+      <c r="K21" t="s">
+        <v>226</v>
+      </c>
+      <c r="L21">
+        <v>2</v>
       </c>
       <c r="M21" t="s">
-        <v>215</v>
+        <v>29</v>
       </c>
       <c r="N21" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="O21" t="s">
-        <v>216</v>
+        <v>46</v>
       </c>
       <c r="P21" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="Q21" t="s">
-        <v>218</v>
+        <v>93</v>
       </c>
       <c r="R21" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="S21"/>
+        <v>50</v>
+      </c>
+      <c r="S21" t="s">
+        <v>35</v>
+      </c>
+      <c r="T21" t="s">
+        <v>228</v>
+      </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="B22" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E22" t="s">
-        <v>154</v>
+        <v>232</v>
       </c>
       <c r="F22" t="s">
-        <v>223</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>234</v>
       </c>
       <c r="I22" t="s">
         <v>26</v>
       </c>
       <c r="J22" t="s">
-        <v>225</v>
-[...10 lines deleted...]
-      <c r="N22">
+        <v>27</v>
+      </c>
+      <c r="K22" t="s">
+        <v>234</v>
+      </c>
+      <c r="L22">
+        <v>1</v>
+      </c>
+      <c r="M22" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22" t="s">
+        <v>109</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22" t="s">
+        <v>83</v>
+      </c>
+      <c r="R22" t="s">
+        <v>50</v>
+      </c>
+      <c r="S22" t="s">
+        <v>35</v>
+      </c>
+      <c r="T22" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>236</v>
+      </c>
+      <c r="B23" t="s">
+        <v>237</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23" t="s">
+        <v>238</v>
+      </c>
+      <c r="E23" t="s">
+        <v>239</v>
+      </c>
+      <c r="F23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" t="s">
+        <v>240</v>
+      </c>
+      <c r="H23" t="s">
+        <v>241</v>
+      </c>
+      <c r="I23" t="s">
+        <v>242</v>
+      </c>
+      <c r="J23" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" t="s">
+        <v>243</v>
+      </c>
+      <c r="L23">
+        <v>3</v>
+      </c>
+      <c r="M23" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23">
         <v>15</v>
       </c>
-      <c r="O22" t="s">
-[...2 lines deleted...]
-      <c r="P22" t="s">
+      <c r="O23">
+        <v>20</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23" t="s">
+        <v>244</v>
+      </c>
+      <c r="R23" t="s">
+        <v>50</v>
+      </c>
+      <c r="S23" t="s">
+        <v>35</v>
+      </c>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>245</v>
+      </c>
+      <c r="B24" t="s">
+        <v>246</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24" t="s">
+        <v>247</v>
+      </c>
+      <c r="E24" t="s">
+        <v>248</v>
+      </c>
+      <c r="F24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" t="s">
+        <v>249</v>
+      </c>
+      <c r="H24" t="s">
+        <v>250</v>
+      </c>
+      <c r="I24" t="s">
+        <v>251</v>
+      </c>
+      <c r="J24" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" t="s">
+        <v>250</v>
+      </c>
+      <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" t="s">
+        <v>252</v>
+      </c>
+      <c r="O24" t="s">
+        <v>253</v>
+      </c>
+      <c r="P24" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>255</v>
+      </c>
+      <c r="R24" t="s">
+        <v>34</v>
+      </c>
+      <c r="S24" t="s">
+        <v>35</v>
+      </c>
+      <c r="T24" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>257</v>
+      </c>
+      <c r="B25" t="s">
+        <v>258</v>
+      </c>
+      <c r="C25" t="s">
+        <v>259</v>
+      </c>
+      <c r="D25" t="s">
+        <v>260</v>
+      </c>
+      <c r="E25" t="s">
+        <v>261</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" t="s">
+        <v>262</v>
+      </c>
+      <c r="H25" t="s">
+        <v>263</v>
+      </c>
+      <c r="I25" t="s">
+        <v>251</v>
+      </c>
+      <c r="J25" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" t="s">
+        <v>263</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" t="s">
         <v>91</v>
       </c>
-      <c r="Q22" t="s">
-[...2 lines deleted...]
-      <c r="R22" t="s">
+      <c r="P25" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>264</v>
+      </c>
+      <c r="R25" t="s">
         <v>34</v>
       </c>
-      <c r="S22" t="s">
-        <v>228</v>
+      <c r="S25" t="s">
+        <v>35</v>
+      </c>
+      <c r="T25" t="s">
+        <v>265</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
-[...20 lines deleted...]
-      <c r="S23"/>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" t="s">
+        <v>267</v>
+      </c>
+      <c r="C26" t="s">
+        <v>259</v>
+      </c>
+      <c r="D26" t="s">
+        <v>268</v>
+      </c>
+      <c r="E26" t="s">
+        <v>269</v>
+      </c>
+      <c r="F26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" t="s">
+        <v>270</v>
+      </c>
+      <c r="H26" t="s">
+        <v>271</v>
+      </c>
+      <c r="I26" t="s">
+        <v>251</v>
+      </c>
+      <c r="J26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" t="s">
+        <v>271</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N26" t="s">
+        <v>272</v>
+      </c>
+      <c r="O26" t="s">
+        <v>273</v>
+      </c>
+      <c r="P26" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>264</v>
+      </c>
+      <c r="R26" t="s">
+        <v>34</v>
+      </c>
+      <c r="S26" t="s">
+        <v>35</v>
+      </c>
+      <c r="T26" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>275</v>
+      </c>
+      <c r="B27" t="s">
+        <v>276</v>
+      </c>
+      <c r="C27" t="s">
+        <v>259</v>
+      </c>
+      <c r="D27" t="s">
+        <v>277</v>
+      </c>
+      <c r="E27" t="s">
+        <v>278</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" t="s">
+        <v>279</v>
+      </c>
+      <c r="H27" t="s">
+        <v>280</v>
+      </c>
+      <c r="I27" t="s">
+        <v>251</v>
+      </c>
+      <c r="J27" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" t="s">
+        <v>280</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N27" t="s">
+        <v>272</v>
+      </c>
+      <c r="O27" t="s">
+        <v>47</v>
+      </c>
+      <c r="P27" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>264</v>
+      </c>
+      <c r="R27" t="s">
+        <v>34</v>
+      </c>
+      <c r="S27" t="s">
+        <v>35</v>
+      </c>
+      <c r="T27" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>282</v>
+      </c>
+      <c r="B28" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28" t="s">
+        <v>284</v>
+      </c>
+      <c r="E28" t="s">
+        <v>285</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" t="s">
+        <v>286</v>
+      </c>
+      <c r="H28" t="s">
+        <v>287</v>
+      </c>
+      <c r="I28" t="s">
+        <v>288</v>
+      </c>
+      <c r="J28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" t="s">
+        <v>287</v>
+      </c>
+      <c r="L28">
+        <v>5</v>
+      </c>
+      <c r="M28" t="s">
+        <v>289</v>
+      </c>
+      <c r="N28" t="s">
+        <v>91</v>
+      </c>
+      <c r="O28" t="s">
+        <v>47</v>
+      </c>
+      <c r="P28" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>291</v>
+      </c>
+      <c r="R28" t="s">
+        <v>34</v>
+      </c>
+      <c r="S28" t="s">
+        <v>35</v>
+      </c>
+      <c r="T28" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>293</v>
+      </c>
+      <c r="B29" t="s">
+        <v>294</v>
+      </c>
+      <c r="C29" t="s">
+        <v>295</v>
+      </c>
+      <c r="D29" t="s">
+        <v>296</v>
+      </c>
+      <c r="E29" t="s">
+        <v>297</v>
+      </c>
+      <c r="F29" t="s">
+        <v>158</v>
+      </c>
+      <c r="G29" t="s">
+        <v>298</v>
+      </c>
+      <c r="H29" t="s">
+        <v>299</v>
+      </c>
+      <c r="I29" t="s">
+        <v>242</v>
+      </c>
+      <c r="J29" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" t="s">
+        <v>300</v>
+      </c>
+      <c r="L29">
+        <v>5</v>
+      </c>
+      <c r="M29" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" t="s">
+        <v>217</v>
+      </c>
+      <c r="O29" t="s">
+        <v>109</v>
+      </c>
+      <c r="P29" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>302</v>
+      </c>
+      <c r="R29" t="s">
+        <v>50</v>
+      </c>
+      <c r="S29" t="s">
+        <v>35</v>
+      </c>
+      <c r="T29" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>304</v>
+      </c>
+      <c r="B30" t="s">
+        <v>305</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30" t="s">
+        <v>306</v>
+      </c>
+      <c r="E30" t="s">
+        <v>307</v>
+      </c>
+      <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" t="s">
+        <v>308</v>
+      </c>
+      <c r="H30" t="s">
+        <v>309</v>
+      </c>
+      <c r="I30" t="s">
+        <v>242</v>
+      </c>
+      <c r="J30" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" t="s">
+        <v>309</v>
+      </c>
+      <c r="L30">
+        <v>7</v>
+      </c>
+      <c r="M30" t="s">
+        <v>81</v>
+      </c>
+      <c r="N30" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30">
+        <v>0</v>
+      </c>
+      <c r="P30" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>93</v>
+      </c>
+      <c r="R30" t="s">
+        <v>50</v>
+      </c>
+      <c r="S30" t="s">
+        <v>35</v>
+      </c>
+      <c r="T30" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>312</v>
+      </c>
+      <c r="B31" t="s">
+        <v>313</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31" t="s">
+        <v>314</v>
+      </c>
+      <c r="E31" t="s">
+        <v>315</v>
+      </c>
+      <c r="F31" t="s">
+        <v>158</v>
+      </c>
+      <c r="G31" t="s">
+        <v>316</v>
+      </c>
+      <c r="H31" t="s">
+        <v>317</v>
+      </c>
+      <c r="I31" t="s">
+        <v>288</v>
+      </c>
+      <c r="J31" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" t="s">
+        <v>318</v>
+      </c>
+      <c r="L31">
+        <v>3</v>
+      </c>
+      <c r="M31" t="s">
+        <v>29</v>
+      </c>
+      <c r="N31" t="s">
+        <v>47</v>
+      </c>
+      <c r="O31" t="s">
+        <v>47</v>
+      </c>
+      <c r="P31" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>110</v>
+      </c>
+      <c r="R31" t="s">
+        <v>34</v>
+      </c>
+      <c r="S31" t="s">
+        <v>35</v>
+      </c>
+      <c r="T31" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>320</v>
+      </c>
+      <c r="B32" t="s">
+        <v>321</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32" t="s">
+        <v>322</v>
+      </c>
+      <c r="E32" t="s">
+        <v>323</v>
+      </c>
+      <c r="F32" t="s">
+        <v>158</v>
+      </c>
+      <c r="G32" t="s">
+        <v>324</v>
+      </c>
+      <c r="H32" t="s">
+        <v>325</v>
+      </c>
+      <c r="I32" t="s">
+        <v>117</v>
+      </c>
+      <c r="J32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" t="s">
+        <v>326</v>
+      </c>
+      <c r="L32">
+        <v>7</v>
+      </c>
+      <c r="M32" t="s">
+        <v>29</v>
+      </c>
+      <c r="N32" t="s">
+        <v>47</v>
+      </c>
+      <c r="O32" t="s">
+        <v>47</v>
+      </c>
+      <c r="P32" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>93</v>
+      </c>
+      <c r="R32" t="s">
+        <v>328</v>
+      </c>
+      <c r="S32" t="s">
+        <v>35</v>
+      </c>
+      <c r="T32" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" t="s">
+        <v>330</v>
+      </c>
+      <c r="B33" t="s">
+        <v>331</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33" t="s">
+        <v>332</v>
+      </c>
+      <c r="E33" t="s">
+        <v>333</v>
+      </c>
+      <c r="F33" t="s">
+        <v>158</v>
+      </c>
+      <c r="G33" t="s">
+        <v>334</v>
+      </c>
+      <c r="H33" t="s">
+        <v>335</v>
+      </c>
+      <c r="I33" t="s">
+        <v>89</v>
+      </c>
+      <c r="J33" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" t="s">
+        <v>336</v>
+      </c>
+      <c r="L33">
+        <v>7</v>
+      </c>
+      <c r="M33" t="s">
+        <v>29</v>
+      </c>
+      <c r="N33" t="s">
+        <v>337</v>
+      </c>
+      <c r="O33" t="s">
+        <v>338</v>
+      </c>
+      <c r="P33" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>340</v>
+      </c>
+      <c r="R33" t="s">
+        <v>341</v>
+      </c>
+      <c r="S33" t="s">
+        <v>35</v>
+      </c>
+      <c r="T33" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" t="s">
+        <v>343</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>